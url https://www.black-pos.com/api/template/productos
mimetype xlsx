--- v0 (2026-03-22)
+++ v1 (2026-06-18)
@@ -410,110 +410,146 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
+        <v>Clave</v>
+      </c>
+      <c r="B1" t="str">
         <v>Descripcion</v>
       </c>
-      <c r="B1" t="str">
-[...1 lines deleted...]
-      </c>
       <c r="C1" t="str">
-        <v>Precio</v>
+        <v>Costo</v>
       </c>
       <c r="D1" t="str">
-        <v>Costo</v>
+        <v>Precio1</v>
       </c>
       <c r="E1" t="str">
-        <v>Existencia</v>
+        <v>Precio2</v>
       </c>
       <c r="F1" t="str">
+        <v>Precio3</v>
+      </c>
+      <c r="G1" t="str">
+        <v>Departamento</v>
+      </c>
+      <c r="H1" t="str">
+        <v>Tipo</v>
+      </c>
+      <c r="I1" t="str">
+        <v>Sucursal1</v>
+      </c>
+      <c r="J1" t="str">
+        <v>Sucursal2</v>
+      </c>
+      <c r="K1" t="str">
+        <v>Sucursal3</v>
+      </c>
+      <c r="L1" t="str">
         <v>CodigoSAT</v>
       </c>
-      <c r="G1" t="str">
+      <c r="M1" t="str">
         <v>UnidadSAT</v>
       </c>
-      <c r="H1" t="str">
+      <c r="N1" t="str">
         <v>Impuestos</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
+        <v>PROD001</v>
+      </c>
+      <c r="B2" t="str">
         <v>Producto Ejemplo</v>
       </c>
-      <c r="B2" t="str">
-[...1 lines deleted...]
-      </c>
       <c r="C2">
+        <v>80</v>
+      </c>
+      <c r="D2">
         <v>100.5</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
+        <v>95</v>
+      </c>
+      <c r="F2">
+        <v>90</v>
+      </c>
+      <c r="G2" t="str">
+        <v>GENERAL</v>
+      </c>
+      <c r="H2" t="str">
+        <v>pieza</v>
+      </c>
+      <c r="I2">
         <v>10</v>
       </c>
-      <c r="F2" t="str">
+      <c r="J2">
+        <v>5</v>
+      </c>
+      <c r="K2">
+        <v>0</v>
+      </c>
+      <c r="L2" t="str">
         <v>01010101</v>
       </c>
-      <c r="G2" t="str">
+      <c r="M2" t="str">
         <v>H87</v>
       </c>
-      <c r="H2" t="str">
+      <c r="N2" t="str">
         <v>002</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:H2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:N2"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Plantilla</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 